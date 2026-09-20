--- v5 (2026-07-26)
+++ v6 (2026-09-20)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.26. 02:36</t>
+    <t>Eredmények listája: 2026.09.20. 17:45</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ÖRDÖG KRISZTIÁN</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:24:23</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-30 10:34</t>
   </si>
   <si>
     <t>finished</t>
   </si>