--- v6 (2026-09-20)
+++ v7 (2026-11-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.20. 17:45</t>
+    <t>Eredmények listája: 2026.11.08. 17:27</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ÖRDÖG KRISZTIÁN</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:24:23</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-30 10:34</t>
   </si>
   <si>
     <t>finished</t>
   </si>