--- v6 (2026-08-19)
+++ v7 (2026-10-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.19. 18:14</t>
+    <t>Eredmények listája: 2026.10.03. 20:06</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VARGA GYULA</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:17:20</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>5 km [100%]</t>
   </si>
   <si>
     <t>06-29 09:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>