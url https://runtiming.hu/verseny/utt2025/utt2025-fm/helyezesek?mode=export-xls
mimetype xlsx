--- v1 (2026-02-20)
+++ v2 (2026-04-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.20. 03:03</t>
+    <t>Eredmények listája: 2026.04.06. 14:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ÖRDÖG KRISZTIÁN</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:19:12</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-29 10:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>