--- v2 (2026-04-06)
+++ v3 (2026-04-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.06. 14:05</t>
+    <t>Eredmények listája: 2026.04.06. 15:35</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ÖRDÖG KRISZTIÁN</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:19:12</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-29 10:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>