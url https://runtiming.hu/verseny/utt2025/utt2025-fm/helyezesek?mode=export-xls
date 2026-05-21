--- v3 (2026-04-06)
+++ v4 (2026-05-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.06. 15:35</t>
+    <t>Eredmények listája: 2026.05.21. 17:01</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ÖRDÖG KRISZTIÁN</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:19:12</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-29 10:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>