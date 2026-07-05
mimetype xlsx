--- v4 (2026-05-21)
+++ v5 (2026-07-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.21. 17:01</t>
+    <t>Eredmények listája: 2026.07.05. 19:14</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ÖRDÖG KRISZTIÁN</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:19:12</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-29 10:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>