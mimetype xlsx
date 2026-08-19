--- v5 (2026-07-05)
+++ v6 (2026-08-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.05. 19:14</t>
+    <t>Eredmények listája: 2026.08.19. 20:26</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ÖRDÖG KRISZTIÁN</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:19:12</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-29 10:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>