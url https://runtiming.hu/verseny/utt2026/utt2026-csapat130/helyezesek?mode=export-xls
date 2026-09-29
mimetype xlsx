--- v0 (2026-08-13)
+++ v1 (2026-09-29)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.13. 13:36</t>
+    <t>Eredmények listája: 2026.09.29. 20:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Főnix Rendje</t>
   </si>
   <si>
     <t xml:space="preserve">8-10 fős férfi csapat </t>
   </si>
   <si>
     <t>08:01:02</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-04 18:08</t>
   </si>
   <si>
     <t>finished</t>
   </si>